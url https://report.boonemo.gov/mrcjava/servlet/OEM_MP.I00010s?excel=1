--- v2 (2026-09-16)
+++ v3 (2026-11-01)
@@ -117,140 +117,140 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Date Scheduled to Reopen</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Reported By</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Cause of Closure</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Clark Ln</t>
+          <t>Blue Ridge Rd</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Closed at Hanover Blvd for roundabout construction. Local businesses still accessible but through traffic will need to seek an alternate route. Closed for approximately 60 days.</t>
+          <t>Closed between N Providence Rd and Dove Dr for an event</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Aug 24 2026 7:00AM</t>
+          <t>Oct 31 2026 5:30PM</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Oct 23 2026 5:00PM</t>
+          <t>Oct 31 2026 9:30PM</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>MODOT</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Construction</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>N Providence Rd at I-70</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Ongoing overpass replacement. I-70 onramp from N Providence Rd to westbound I-70 closed for several months. July 29, July 30 rolling roadblocks and lane restrictions overnight between 7pm and 6am for girder replacement. Both eastbound ramps and the westbound on-ramp closed for several months starting July 27. Drivers will need to use an alternate route, such as using the ramps at Missouri Route 763 (Range Line Street) to access and exit I-70.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Jul 27 2026 5:00AM</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Nov 2 2026 7:00AM</t>
+          <t>Nov 23 2026 7:00AM</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>I-70 at N Rte J and N Rte O</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Westbound and eastbound I-70 to and from Route J closed. Westbound I-70 to and from Route O closed. Route J to Route O (north-south access underneath I-70) closed.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Jun 2 2026 7:00AM</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Nov 30 2026 5:00PM</t>
+          <t>Dec 21 2026 5:00PM</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>N Providence Rd</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
@@ -302,187 +302,150 @@
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Nov 2 2026 7:00AM</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>E St Charles Rd</t>
+          <t>S Rippeto Rd</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>St. Charles Road bridge being replaced over I-70. From 7pm on April 10 to 6am on April 13, there will be no access to I-70 from St Charles Rd. After April 13, those traveling on St. Charles Road will be able to use the ramps to access I-70, but will be unable to cross I-70. Construction of the new overpass bridge is expected to continue for five months, through the end of September.</t>
+          <t>The bridge on Rippeto Rd that connects to Harold Cunningham Rd, that crosses Bonne Femme Creek, is closed due to a bridge approach failure. Take an alternative way home for your safety. This bridge is closed for an unforeseeable amount of time.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Apr 10 2026 7:00PM</t>
+          <t>Apr 2 2026 12:00PM</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Sep 30 2026 5:00PM</t>
+          <t>Jan 1 2030 9:00AM</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>MODOT</t>
+          <t>Boone County Public Works</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Construction</t>
+          <t>Collapse/Failure</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>S Rippeto Rd</t>
+          <t>I 70 Dr SE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>The bridge on Rippeto Rd that connects to Harold Cunningham Rd, that crosses Bonne Femme Creek, is closed due to a bridge approach failure. Take an alternative way home for your safety. This bridge is closed for an unforeseeable amount of time.</t>
+          <t>I-70 Dr SE from just west of Woodridge Drive to Glenstone Drive closed for approximately 300 days. The entrance to Woodridge Drive from I-70 Drive Southeast will also be closed. The roadways are expected to reopen in December 2026. Motorists will be directed around the closure via Keene Street and St. Charles Road.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Apr 2 2026 12:00PM</t>
+          <t>Mar 23 2026 7:00AM</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Jan 1 2030 9:00AM</t>
+          <t>Dec 31 2026 7:00AM</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Boone County Public Works</t>
+          <t>MODOT</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Collapse/Failure</t>
+          <t>Construction</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>I 70 Dr SE</t>
+          <t>Old Hwy 63</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>I-70 Dr SE from just west of Woodridge Drive to Glenstone Drive closed for approximately 300 days. The entrance to Woodridge Drive from I-70 Drive Southeast will also be closed. The roadways are expected to reopen in December 2026. Motorists will be directed around the closure via Keene Street and St. Charles Road.</t>
+          <t>bridge over Silver Fork Creek - north of the intersection of Old Hwy 63 &amp; Lipscomb Rd is closed to all traffic. Do not attempt to move, remove or go around the barricades. An alternate route will be required.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Mar 23 2026 7:00AM</t>
+          <t>Aug 29 2017 5:00PM</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Dec 31 2026 7:00AM</t>
+          <t>UNKNOWN</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>MODOT</t>
+          <t>Resource Management</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Construction</t>
+          <t>Collapse/Failure</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
-        <is>
-[...35 lines deleted...]
-      <c r="G10" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>