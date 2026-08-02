--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -68,342 +68,342 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="25.55859375" customWidth="true"/>
+    <col min="1" max="1" width="35.02734375" customWidth="true"/>
     <col min="2" max="2" width="255.0" customWidth="true"/>
     <col min="3" max="3" width="22.921875" customWidth="true"/>
     <col min="4" max="4" width="24.77734375" customWidth="true"/>
     <col min="5" max="5" width="25.8046875" customWidth="true"/>
     <col min="6" max="6" width="15.9140625" customWidth="true"/>
     <col min="7" max="7" width="10.04296875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Road Name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Additional Information</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Date and Time Reported</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Date Scheduled to Reopen</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Reported By</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Cause of Closure</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>I-70 at N Rte J and N Rte O</t>
+          <t>N Providence Rd at I-70</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Westbound and eastbound I-70 to and from Route J closed. Westbound I-70 to and from Route O closed. Route J to Route O (north-south access underneath I-70) closed.</t>
+          <t>Ongoing overpass replacement. I-70 onramp from N Providence Rd to westbound I-70 closed for several months. July 29, July 30 rolling roadblocks and lane restrictions overnight between 7pm and 6am for girder replacement. Both eastbound ramps and the westbound on-ramp closed for several months starting July 27. Drivers will need to use an alternate route, such as using the ramps at Missouri Route 763 (Range Line Street) to access and exit I-70.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Jun 2 2026 7:00AM</t>
+          <t>Jul 27 2026 5:00AM</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Nov 30 2026 5:00PM</t>
+          <t>Nov 2 2026 7:00AM</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>N Providence Rd</t>
+          <t>I-70 at N Rte J and N Rte O</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>N Providence Rd overpass over I-70 closed for replacement for approximately five months. Seek alternate route.</t>
+          <t>Westbound and eastbound I-70 to and from Route J closed. Westbound I-70 to and from Route O closed. Route J to Route O (north-south access underneath I-70) closed.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>May 29 2026 9:00PM</t>
+          <t>Jun 2 2026 7:00AM</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Nov 2 2026 7:00AM</t>
+          <t>Nov 30 2026 5:00PM</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>E St Charles Rd</t>
+          <t>N Providence Rd</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>St. Charles Road bridge being replaced over I-70. From 7pm on April 10 to 6am on April 13, there will be no access to I-70 from St Charles Rd. After April 13, those traveling on St. Charles Road will be able to use the ramps to access I-70, but will be unable to cross I-70. Construction of the new overpass bridge is expected to continue for five months, through the end of September.</t>
+          <t>N Providence Rd overpass over I-70 closed for replacement for approximately five months. Seek alternate route.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Apr 10 2026 7:00PM</t>
+          <t>May 29 2026 9:00PM</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Sep 30 2026 5:00PM</t>
+          <t>Nov 2 2026 7:00AM</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>S HWY 63 at New Haven Rd</t>
+          <t>Offramp from I-70 to N Providence Rd</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Update: Northbound on- and off-ramp ramps scheduled to close April 20. On April 8, the northbound off-ramp to New Haven Road is expected close for the construction of the new northbound loop on-ramp and the new northbound off-ramp. Southbound ramps will not be impacted during this construction.</t>
+          <t>Closed. Alternate route required.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Apr 8 2026 7:00AM</t>
+          <t>May 29 2026 7:00AM</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Jun 29 2026 5:00PM</t>
+          <t>Nov 2 2026 7:00AM</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>S Rippeto Rd</t>
+          <t>E St Charles Rd</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>The bridge on Rippeto Rd that connects to Harold Cunningham Rd, that crosses Bonne Femme Creek, is closed due to a bridge approach failure. Take an alternative way home for your safety. This bridge is closed for an unforeseeable amount of time.</t>
+          <t>St. Charles Road bridge being replaced over I-70. From 7pm on April 10 to 6am on April 13, there will be no access to I-70 from St Charles Rd. After April 13, those traveling on St. Charles Road will be able to use the ramps to access I-70, but will be unable to cross I-70. Construction of the new overpass bridge is expected to continue for five months, through the end of September.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Apr 2 2026 12:00PM</t>
+          <t>Apr 10 2026 7:00PM</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Jan 1 2030 9:00AM</t>
+          <t>Sep 30 2026 5:00PM</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Boone County Public Works</t>
+          <t>MODOT</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Collapse/Failure</t>
+          <t>Construction</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>I 70 Dr SE</t>
+          <t>S Rippeto Rd</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>I-70 Dr SE from just west of Woodridge Drive to Glenstone Drive closed for approximately 300 days. The entrance to Woodridge Drive from I-70 Drive Southeast will also be closed. The roadways are expected to reopen in December 2026. Motorists will be directed around the closure via Keene Street and St. Charles Road.</t>
+          <t>The bridge on Rippeto Rd that connects to Harold Cunningham Rd, that crosses Bonne Femme Creek, is closed due to a bridge approach failure. Take an alternative way home for your safety. This bridge is closed for an unforeseeable amount of time.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Mar 23 2026 7:00AM</t>
+          <t>Apr 2 2026 12:00PM</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Dec 31 2026 7:00AM</t>
+          <t>Jan 1 2030 9:00AM</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>MODOT</t>
+          <t>Boone County Public Works</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Construction</t>
+          <t>Collapse/Failure</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>E St Charles Rd</t>
+          <t>I 70 Dr SE</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Lane restrictions along the westbound lane of E St Charles Rd between N Lakewood Dr and Demaret Dr for sidewalk construction. Scheduled to be completed by summer 2026.</t>
+          <t>I-70 Dr SE from just west of Woodridge Drive to Glenstone Drive closed for approximately 300 days. The entrance to Woodridge Drive from I-70 Drive Southeast will also be closed. The roadways are expected to reopen in December 2026. Motorists will be directed around the closure via Keene Street and St. Charles Road.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Jan 5 2026 7:00AM</t>
+          <t>Mar 23 2026 7:00AM</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Jul 31 2026 5:00PM</t>
+          <t>Dec 31 2026 7:00AM</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>MODOT</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Old Hwy 63</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>bridge over Silver Fork Creek - north of the intersection of Old Hwy 63 &amp; Lipscomb Rd is closed to all traffic. Do not attempt to move, remove or go around the barricades. An alternate route will be required.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">