--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -117,335 +117,372 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Date Scheduled to Reopen</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Reported By</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Cause of Closure</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>N Providence Rd at I-70</t>
+          <t>Clark Ln</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Ongoing overpass replacement. I-70 onramp from N Providence Rd to westbound I-70 closed for several months. July 29, July 30 rolling roadblocks and lane restrictions overnight between 7pm and 6am for girder replacement. Both eastbound ramps and the westbound on-ramp closed for several months starting July 27. Drivers will need to use an alternate route, such as using the ramps at Missouri Route 763 (Range Line Street) to access and exit I-70.</t>
+          <t>Closed at Hanover Blvd for roundabout construction. Local businesses still accessible but through traffic will need to seek an alternate route. Closed for approximately 60 days.</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Jul 27 2026 5:00AM</t>
+          <t>Aug 24 2026 7:00AM</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Nov 2 2026 7:00AM</t>
+          <t>Oct 23 2026 5:00PM</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>I-70 at N Rte J and N Rte O</t>
+          <t>N Providence Rd at I-70</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Westbound and eastbound I-70 to and from Route J closed. Westbound I-70 to and from Route O closed. Route J to Route O (north-south access underneath I-70) closed.</t>
+          <t>Ongoing overpass replacement. I-70 onramp from N Providence Rd to westbound I-70 closed for several months. July 29, July 30 rolling roadblocks and lane restrictions overnight between 7pm and 6am for girder replacement. Both eastbound ramps and the westbound on-ramp closed for several months starting July 27. Drivers will need to use an alternate route, such as using the ramps at Missouri Route 763 (Range Line Street) to access and exit I-70.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Jun 2 2026 7:00AM</t>
+          <t>Jul 27 2026 5:00AM</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Nov 30 2026 5:00PM</t>
+          <t>Nov 2 2026 7:00AM</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>N Providence Rd</t>
+          <t>I-70 at N Rte J and N Rte O</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>N Providence Rd overpass over I-70 closed for replacement for approximately five months. Seek alternate route.</t>
+          <t>Westbound and eastbound I-70 to and from Route J closed. Westbound I-70 to and from Route O closed. Route J to Route O (north-south access underneath I-70) closed.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>May 29 2026 9:00PM</t>
+          <t>Jun 2 2026 7:00AM</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Nov 2 2026 7:00AM</t>
+          <t>Nov 30 2026 5:00PM</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Offramp from I-70 to N Providence Rd</t>
+          <t>N Providence Rd</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Closed. Alternate route required.</t>
+          <t>N Providence Rd overpass over I-70 closed for replacement for approximately five months. Seek alternate route.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>May 29 2026 7:00AM</t>
+          <t>May 29 2026 9:00PM</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Nov 2 2026 7:00AM</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>E St Charles Rd</t>
+          <t>Offramp from I-70 to N Providence Rd</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>St. Charles Road bridge being replaced over I-70. From 7pm on April 10 to 6am on April 13, there will be no access to I-70 from St Charles Rd. After April 13, those traveling on St. Charles Road will be able to use the ramps to access I-70, but will be unable to cross I-70. Construction of the new overpass bridge is expected to continue for five months, through the end of September.</t>
+          <t>Closed. Alternate route required.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Apr 10 2026 7:00PM</t>
+          <t>May 29 2026 7:00AM</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Sep 30 2026 5:00PM</t>
+          <t>Nov 2 2026 7:00AM</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>MODOT</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>S Rippeto Rd</t>
+          <t>E St Charles Rd</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>The bridge on Rippeto Rd that connects to Harold Cunningham Rd, that crosses Bonne Femme Creek, is closed due to a bridge approach failure. Take an alternative way home for your safety. This bridge is closed for an unforeseeable amount of time.</t>
+          <t>St. Charles Road bridge being replaced over I-70. From 7pm on April 10 to 6am on April 13, there will be no access to I-70 from St Charles Rd. After April 13, those traveling on St. Charles Road will be able to use the ramps to access I-70, but will be unable to cross I-70. Construction of the new overpass bridge is expected to continue for five months, through the end of September.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Apr 2 2026 12:00PM</t>
+          <t>Apr 10 2026 7:00PM</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Jan 1 2030 9:00AM</t>
+          <t>Sep 30 2026 5:00PM</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Boone County Public Works</t>
+          <t>MODOT</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Collapse/Failure</t>
+          <t>Construction</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>I 70 Dr SE</t>
+          <t>S Rippeto Rd</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>I-70 Dr SE from just west of Woodridge Drive to Glenstone Drive closed for approximately 300 days. The entrance to Woodridge Drive from I-70 Drive Southeast will also be closed. The roadways are expected to reopen in December 2026. Motorists will be directed around the closure via Keene Street and St. Charles Road.</t>
+          <t>The bridge on Rippeto Rd that connects to Harold Cunningham Rd, that crosses Bonne Femme Creek, is closed due to a bridge approach failure. Take an alternative way home for your safety. This bridge is closed for an unforeseeable amount of time.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Mar 23 2026 7:00AM</t>
+          <t>Apr 2 2026 12:00PM</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Dec 31 2026 7:00AM</t>
+          <t>Jan 1 2030 9:00AM</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>MODOT</t>
+          <t>Boone County Public Works</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Construction</t>
+          <t>Collapse/Failure</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
+          <t>I 70 Dr SE</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>I-70 Dr SE from just west of Woodridge Drive to Glenstone Drive closed for approximately 300 days. The entrance to Woodridge Drive from I-70 Drive Southeast will also be closed. The roadways are expected to reopen in December 2026. Motorists will be directed around the closure via Keene Street and St. Charles Road.</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Mar 23 2026 7:00AM</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Dec 31 2026 7:00AM</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>MODOT</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Construction</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>View Map</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
           <t>Old Hwy 63</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B10" t="inlineStr">
         <is>
           <t>bridge over Silver Fork Creek - north of the intersection of Old Hwy 63 &amp; Lipscomb Rd is closed to all traffic. Do not attempt to move, remove or go around the barricades. An alternate route will be required.</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C10" t="inlineStr">
         <is>
           <t>Aug 29 2017 5:00PM</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>UNKNOWN</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>Resource Management</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>Collapse/Failure</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>View Map</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>