--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -26,108 +26,113 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="yyyy-MM-dd"/>
     <numFmt numFmtId="165" formatCode="MM/dd/yyyy"/>
     <numFmt numFmtId="166" formatCode="MM/dd/yy"/>
     <numFmt numFmtId="167" formatCode="yyyyMMdd"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
+    </fill>
+    <fill>
+      <patternFill/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFill="true"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFill="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="6.36328125" customWidth="true"/>
-    <col min="2" max="2" width="8.203125" customWidth="true"/>
+    <col min="1" max="1" width="31.2734375" customWidth="true"/>
+    <col min="2" max="2" width="38.97265625" customWidth="true"/>
     <col min="3" max="3" width="4.09375" customWidth="true"/>
     <col min="4" max="4" width="12.4609375" customWidth="true"/>
     <col min="5" max="5" width="16.21484375" customWidth="true"/>
     <col min="6" max="6" width="10.51953125" customWidth="true"/>
     <col min="7" max="7" width="9.96875" customWidth="true"/>
     <col min="8" max="8" width="12.984375" customWidth="true"/>
     <col min="9" max="9" width="13.17578125" customWidth="true"/>
-    <col min="10" max="10" width="14.8984375" customWidth="true"/>
-    <col min="11" max="11" width="17.83984375" customWidth="true"/>
+    <col min="10" max="10" width="21.07421875" customWidth="true"/>
+    <col min="11" max="11" width="63.67578125" customWidth="true"/>
     <col min="12" max="12" width="16.109375" customWidth="true"/>
     <col min="13" max="13" width="18.05078125" customWidth="true"/>
-    <col min="14" max="14" width="16.28515625" customWidth="true"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="12.90234375" customWidth="true"/>
+    <col min="14" max="14" width="28.72265625" customWidth="true"/>
+    <col min="15" max="15" width="20.77734375" customWidth="true"/>
+    <col min="16" max="16" width="21.05859375" customWidth="true"/>
     <col min="17" max="17" width="12.81640625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Sex</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Date of Birth</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
@@ -171,45 +176,1911 @@
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Court case number</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Court disposition</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Release reason</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Place of birth</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>State of birth</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>BABICH, STEPHEN CHASE</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>689 CAPSHAW RD, SMITHVILLE TN</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>1991-02-25</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G2" s="6" t="n">
+        <v>500.0</v>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>02:53</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>569.140-001N202057</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>TRESPASS - 1ST DEGREE</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>BABICH, STEPHEN CHASE</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>689 CAPSHAW RD, SMITHVILLE TN</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>1991-02-25</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G3" s="6" t="n">
+        <v>1500.0</v>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>02:53</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>575.150-001Y202048</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>RESISTING/INTERFERING WITH ARREST FOR A FELONY</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>BABICH, STEPHEN CHASE</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>689 CAPSHAW RD, SMITHVILLE TN</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>1991-02-25</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G4" s="6" t="n">
+        <v>500.0</v>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>02:53</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>577.070-003Y202055</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>LITTERING - 1ST OFFENSE</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>BABICH, STEPHEN CHASE</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>689 CAPSHAW RD, SMITHVILLE TN</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>1991-02-25</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>02:53</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>OOC WARRANT</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>OOC MILLER / DANGEROUS DRUGS</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>26MLFTA96</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>25ML-CR00072-02</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>BEATY, LINDA LOU</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>31877 FAIRWAY DR N, FORISTELL MO</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>1984-07-25</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>BCJ</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G6" s="6" t="n">
+        <v>5000.0</v>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>12:23</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>579.015-001Y202235|</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>POSSESSION OF CONTROLLED SUBSTANCE</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>25-BACAW-1268</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>25BA-CR04332</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t>GALESBURG</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>IL</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>CAMAS-LAGUNA, JOSE</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>502 WILKES BLVD, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>1994-03-09</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="G7" s="6" t="n">
+        <v>1000.0</v>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>02:33</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>FAILURE TO APPEAR</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>FTA/DWI, OP MV WITHOUT VALID LICENSE</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>25 BAFTA 2394</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>24BA-CR04261</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t>VILLA CORZO CHIAPAS</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>CAMAS-LAGUNA, JOSE</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>502 WILKES BLVD, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>1994-03-09</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>BCJ</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>02:33</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>IMMIGRATION</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>IMMIGRATION DETAINER (JAIL)</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M8" s="7" t="n">
+        <v>4.03196723E8</v>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>VILLA CORZO CHIAPAS</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>CLAAS, JARED ANTHONY</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>2811 S RANGELINE RD, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>1995-06-27</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>BCJ</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>09:10</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>COMMIT</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>COMMIT: 5 DAY SHCK/DWI</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>26BA-CR00787</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>26BA-CR00787</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>ST. LOUIS</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>CLARK, JUSTIN WAYNE</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>681 W WORSTELL LN, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>1986-07-22</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>BCSD</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>ROR</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>16:04</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>FAILURE TO APPEAR</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>FTA; NO INSURANCE</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>26BAFTA609</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>RELEASE OWN RECOGNIZANCE</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>RELEASE OWN RECOG</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t>KIRKSVILLE</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>GARRETT, SAMANTHA LYNN</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>1602 STADIUM BLVD, JEFFERSON CITY MO</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>1999-02-01</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G11" s="6" t="n">
+        <v>500.0</v>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>00:04</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>577.010-032Y202054</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>DWI</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>ON-VIEW</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>ON-VIEW</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>BONDED</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>COLUMBIA</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>GARRETT, SAMANTHA LYNN</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>1602 STADIUM BLVD, JEFFERSON CITY MO</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>1999-02-01</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G12" s="6" t="n">
+        <v>500.0</v>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>00:04</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>577.060-005Y202054</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>LEAVING SCENE OF ACCIDENT</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>ON-VIEW</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>ON-VIEW</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>BONDED</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>COLUMBIA</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>JOHNSON, DAKWAUN SHAQUILLE</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>4384 W BELLVIEW DR, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>1993-08-06</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>BCSD</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>SUM</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>21:20</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>302.020-003Y201754</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>OPERATE VEHICLE ON HIGHWAY WITHOUT A VALID LICENSE - 1ST OFF</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>SUMMONS</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>RELEASE OWN RECOG</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>WALTENBOROUGH</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>SC</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>JOHNSON, DAKWAUN SHAQUILLE</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>4384 W BELLVIEW DR, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>1993-08-06</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>BCSD</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>ROR</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>21:20</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>FAILURE TO APPEAR</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>FTA: ORDINANCE VIOL</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>26BAFTA1466</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>26BA-CR02203</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>RELEASE OWN RECOGNIZANCE</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>RELEASE OWN RECOG</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t>WALTENBOROUGH</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>SC</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>KNIGHTWOLFE, AMANDA KAY</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>6579 COUNTY ROAD 176, AUXVASSE MO</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>1980-09-07</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G15" s="6" t="n">
+        <v>500.0</v>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>01:22</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>565.056-006Y202013</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>ASSAULT - 4TH DEG - PURSUANT TO SUBDIVISIONS (3) SPEC VICT</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>ON-VIEW</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>ON-VIEW</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>MACON</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>LINDSEY, PACI LAKAYDA</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>1119 N JEFFERSON ST, CARROLLTON MO</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>2003-10-01</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>04:30</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>559.036-001Y197550</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>PROBATION VIOLATION</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>26BAPBR201</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>24BA-CR00470-01</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t>CHILLICOTHE</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>MACKEY, GREGGORY KENT</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>3602 BERKSHIRE CT, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>1965-06-17</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>BCJ</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>18:31</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>COMMIT</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>COMMIT / UUW</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>23BA-CR03883-01</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t>JEFFERSON CITY</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>MELSON, BOBBY DIONE SR SR</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>114 W RUBY AVE, INDEPENDENCE MO</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>1983-01-26</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>BCSD</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>ROR</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>21:03</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>OOC WARRANT</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>OOC LEE`S SUMMIT / DWR/DWS</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>26INFTA1276</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>2616-CR00319</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>RELEASE OWN RECOGNIZANCE</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t>RELEASE OWN RECOG</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t>KANSAS CITY</t>
+        </is>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>REAMS, SHAWN DAVID</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>13 COMMANCHE CT, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>1976-03-11</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>BCJ</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>00:05</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>COMMIT</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>COMMIT / POSS C/S</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>COMMITT</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>MEXICO, MO</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>ROE, TEONNA PATRICE</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>114 W RUBY ST, INDEPENDENCE MO</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>1982-06-13</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>BCSD</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G20" s="6" t="n">
+        <v>500.0</v>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>21:36</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>304.010-004N199954</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>EXCEED POSTED SPEED LIMIT (EXCEEDED BY 11-15 MILES PER HOUR)</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>BONDED</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>BOND</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>MONROE</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>LA</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>ROE, TEONNA PATRICE</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>114 W RUBY ST, INDEPENDENCE MO</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>1982-06-13</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>BCSD</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G21" s="6" t="n">
+        <v>2500.0</v>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>21:36</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>OOC WARRANT</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>OOC JACKSON FAIL TO DISPLAY PLATES</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>26INFTA90</t>
+        </is>
+      </c>
+      <c r="M21" s="7" t="n">
+        <v>7.04230657E8</v>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>BONDED</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>BOND</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>MONROE</t>
+        </is>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>LA</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>ROE, TEONNA PATRICE</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>114 W RUBY ST, INDEPENDENCE MO</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>1982-06-13</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>BCSD</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G22" s="6" t="n">
+        <v>4000.0</v>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>21:36</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>OOC WARRANT</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>OOC JACKSON / FTA DWR,DWS</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>26INFTA90</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>2316-CR04119</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>BONDED</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>BOND</t>
+        </is>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>MONROE</t>
+        </is>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>LA</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>WEST, KARLEE JEAN</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>2400 SUNFLOWER ST, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>2003-01-20</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G23" s="6" t="n">
+        <v>1000.0</v>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>10:25</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>565.076-002Y201713</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>DOMESTIC ASSAULT - 4TH DEG - 1ST/2ND OFF</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>ON-VIEW</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>WARR SIGNED</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>WHIDBEY ISLAND</t>
+        </is>
+      </c>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>WI</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>