--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -49,90 +49,89 @@
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
     <fill>
       <patternFill/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFill="true"/>
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true" applyFill="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="31.2734375" customWidth="true"/>
-    <col min="2" max="2" width="38.97265625" customWidth="true"/>
+    <col min="1" max="1" width="32.578125" customWidth="true"/>
+    <col min="2" max="2" width="43.45703125" customWidth="true"/>
     <col min="3" max="3" width="4.09375" customWidth="true"/>
     <col min="4" max="4" width="12.4609375" customWidth="true"/>
     <col min="5" max="5" width="16.21484375" customWidth="true"/>
     <col min="6" max="6" width="10.51953125" customWidth="true"/>
     <col min="7" max="7" width="9.96875" customWidth="true"/>
     <col min="8" max="8" width="12.984375" customWidth="true"/>
     <col min="9" max="9" width="13.17578125" customWidth="true"/>
-    <col min="10" max="10" width="21.07421875" customWidth="true"/>
-    <col min="11" max="11" width="63.67578125" customWidth="true"/>
+    <col min="10" max="10" width="21.921875" customWidth="true"/>
+    <col min="11" max="11" width="67.71484375" customWidth="true"/>
     <col min="12" max="12" width="16.109375" customWidth="true"/>
     <col min="13" max="13" width="18.05078125" customWidth="true"/>
     <col min="14" max="14" width="28.72265625" customWidth="true"/>
     <col min="15" max="15" width="20.77734375" customWidth="true"/>
-    <col min="16" max="16" width="21.05859375" customWidth="true"/>
+    <col min="16" max="16" width="15.359375" customWidth="true"/>
     <col min="17" max="17" width="12.81640625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Sex</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Date of Birth</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
@@ -182,1905 +181,2419 @@
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Court disposition</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Release reason</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>Place of birth</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>State of birth</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>BABICH, STEPHEN CHASE</t>
+          <t>BARKSDALE, JULIE RAYNEESHA</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>689 CAPSHAW RD, SMITHVILLE TN</t>
+          <t>1203 LARCH CT, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>F</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1991-02-25</t>
+          <t>1997-02-27</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>CPD</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>C/S</t>
         </is>
       </c>
       <c r="G2" s="6" t="n">
-        <v>500.0</v>
+        <v>18000.0</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/16/2026</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>02:53</t>
+          <t>01:10</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>569.140-001N202057</t>
+          <t>569.170-001Y202022</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>TRESPASS - 1ST DEGREE</t>
+          <t>BURGLARY - 2ND DEGREE</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t/>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>ON VIEW</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t/>
+          <t>COLUMBIA</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t/>
+          <t>MO</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>BABICH, STEPHEN CHASE</t>
+          <t>BRANDKAMP, KAYDEN NOWLAND</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>689 CAPSHAW RD, SMITHVILLE TN</t>
+          <t>4108 QUINTON CT, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1991-02-25</t>
+          <t>2008-04-07</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>CPD</t>
+          <t>BCJ</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>C/S</t>
-[...3 lines deleted...]
-        <v>1500.0</v>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G3" t="n">
+        <v>0.0</v>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>02:53</t>
+          <t>16:43</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>575.150-001Y202048</t>
+          <t>HOUSE OTHER AGENCY</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>RESISTING/INTERFERING WITH ARREST FOR A FELONY</t>
+          <t>HOUSE FOR OTHER AGENCY (JAIL)</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>ON VIEW</t>
+          <t/>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>ON VIEW</t>
+          <t/>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t/>
+          <t>COLUMBIA</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
-          <t/>
+          <t>MO</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>BABICH, STEPHEN CHASE</t>
+          <t>CUMMINGS, TIFFANIE MARIE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>689 CAPSHAW RD, SMITHVILLE TN</t>
+          <t>403 W SEXTON RD, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>F</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1991-02-25</t>
+          <t>1984-04-08</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>CPD</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>C/S</t>
-[...3 lines deleted...]
-        <v>500.0</v>
+          <t/>
+        </is>
+      </c>
+      <c r="G4" t="n">
+        <v>0.0</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>02:53</t>
+          <t>16:44</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>577.070-003Y202055</t>
+          <t>455.085-002Y202050</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>LITTERING - 1ST OFFENSE</t>
+          <t>VIOLATION OF ORDER OF PROTECTION FOR ADULT - 1ST OFNS</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>ON VIEW</t>
+          <t>ON-VIEW</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>ON VIEW</t>
+          <t>ON-VIEW</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t/>
+          <t>KANSAS CITY</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t/>
+          <t>MO</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>BABICH, STEPHEN CHASE</t>
+          <t>CUMMINGS, TIFFANIE MARIE</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>689 CAPSHAW RD, SMITHVILLE TN</t>
+          <t>403 W SEXTON RD, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>F</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1991-02-25</t>
+          <t>1984-04-08</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>CPD</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>NOBD</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>0.0</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>02:53</t>
+          <t>16:44</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>OOC WARRANT</t>
+          <t>569.170-001Y202022</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>OOC MILLER / DANGEROUS DRUGS</t>
+          <t>BURGLARY - 2ND DEGREE</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>26MLFTA96</t>
+          <t>ON-VIEW</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>25ML-CR00072-02</t>
+          <t>ON-VIEW</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t/>
+          <t>KANSAS CITY</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t/>
+          <t>MO</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>BEATY, LINDA LOU</t>
+          <t>GARZA-MATTHEWS, CRYSTAL ROSE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>31877 FAIRWAY DR N, FORISTELL MO</t>
+          <t>8307 W TRAILS WEST DR, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>F</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1984-07-25</t>
+          <t>1985-07-26</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>BCJ</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>C/S</t>
-[...3 lines deleted...]
-        <v>5000.0</v>
+          <t>ROR</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>0.0</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>12:23</t>
+          <t>19:27</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>579.015-001Y202235|</t>
+          <t>FAILURE TO APPEAR</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>POSSESSION OF CONTROLLED SUBSTANCE</t>
+          <t>FTA: NO INSURANCE, FAIL DISP PLATES</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>25-BACAW-1268</t>
+          <t>24-BAFTA-2852</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>25BA-CR04332</t>
+          <t>24BA-CR03678</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t/>
+          <t>RELEASE OWN RECOGNIZANCE</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t/>
+          <t>RELEASE OWN RECOG</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>GALESBURG</t>
+          <t>SAINT PAUL</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>MN</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>CAMAS-LAGUNA, JOSE</t>
+          <t>HENLEY, SONNY JAMES</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>502 WILKES BLVD, COLUMBIA MO</t>
+          <t>1200 PAQUIN ST 304, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1994-03-09</t>
+          <t>1974-07-29</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>CPD</t>
+          <t>BCJ</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>CASH</t>
+          <t>C/S</t>
         </is>
       </c>
       <c r="G7" s="6" t="n">
-        <v>1000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>02:33</t>
+          <t>14:38</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>FAILURE TO APPEAR</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>FTA/DWI, OP MV WITHOUT VALID LICENSE</t>
+          <t>FTA - PCS</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>25 BAFTA 2394</t>
+          <t>26-BAFTA-1939</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>24BA-CR04261</t>
+          <t>26BA-CR02579</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>VILLA CORZO CHIAPAS</t>
+          <t>MISSISSIPPI</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t/>
+          <t>MS</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>CAMAS-LAGUNA, JOSE</t>
+          <t>HENLEY, SONNY JAMES</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>502 WILKES BLVD, COLUMBIA MO</t>
+          <t>1200 PAQUIN ST 304, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1994-03-09</t>
+          <t>1974-07-29</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>BCJ</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>NOBD</t>
-[...3 lines deleted...]
-        <v>0.0</v>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G8" s="6" t="n">
+        <v>4500.0</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>02:33</t>
+          <t>14:38</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>IMMIGRATION</t>
+          <t>221.111-002Y202035</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>IMMIGRATION DETAINER (JAIL)</t>
+          <t>DELIVERY OR POSS. CONT. SUBSTANCE JAIL EXCPT PRESCRIPTION</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t/>
-[...3 lines deleted...]
-        <v>4.03196723E8</v>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>VILLA CORZO CHIAPAS</t>
+          <t>MISSISSIPPI</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
-          <t/>
+          <t>MS</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>CLAAS, JARED ANTHONY</t>
+          <t>HENLEY, SONNY JAMES</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2811 S RANGELINE RD, COLUMBIA MO</t>
+          <t>1200 PAQUIN ST 304, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1995-06-27</t>
+          <t>1974-07-29</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>BCJ</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>NOBD</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>0.0</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>09:10</t>
+          <t>14:38</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>COMMIT</t>
+          <t>FAILURE TO APPEAR</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>COMMIT: 5 DAY SHCK/DWI</t>
+          <t>FTA - PCS X2</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>26BA-CR00787</t>
+          <t>26-BAFTA-1905</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>26BA-CR00787</t>
+          <t>24BA-CR03873-01</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>ST. LOUIS</t>
+          <t>MISSISSIPPI</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>MO</t>
+          <t>MS</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>CLARK, JUSTIN WAYNE</t>
+          <t>HUTCHESON, TANNER WAYNE</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>681 W WORSTELL LN, COLUMBIA MO</t>
+          <t>1410 SYLVAN LN, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1986-07-22</t>
+          <t>1993-06-08</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>BCSD</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>ROR</t>
+          <t>NOBD</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>0.0</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>09/16/2026</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>16:04</t>
+          <t>00:03</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>FAILURE TO APPEAR</t>
+          <t>304.012-001N199554</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>FTA; NO INSURANCE</t>
+          <t>OPERATED A MOTOR VEH IN A CARELESS &amp; IMPRUDENT MANNER</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t/>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>26BAFTA609</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>RELEASE OWN RECOGNIZANCE</t>
+          <t/>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>RELEASE OWN RECOG</t>
+          <t/>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>KIRKSVILLE</t>
+          <t>MEXICO</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>MO</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>GARRETT, SAMANTHA LYNN</t>
+          <t>HUTCHESON, TANNER WAYNE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1602 STADIUM BLVD, JEFFERSON CITY MO</t>
+          <t>1410 SYLVAN LN, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1999-02-01</t>
+          <t>1993-06-08</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>CPD</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>C/S</t>
-[...3 lines deleted...]
-        <v>500.0</v>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>0.0</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/16/2026</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>00:04</t>
+          <t>00:03</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>577.010-032Y202054</t>
+          <t>579.065-001Y202035</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>DWI</t>
+          <t>TRAFFICKING DRUGS OR ATTEMPT- 1ST DEGREE</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>ON-VIEW</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>ON-VIEW</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>BONDED</t>
+          <t/>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>COLUMBIA</t>
+          <t>MEXICO</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>MO</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>GARRETT, SAMANTHA LYNN</t>
+          <t>HUTCHESON, TANNER WAYNE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1602 STADIUM BLVD, JEFFERSON CITY MO</t>
+          <t>1410 SYLVAN LN, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>1999-02-01</t>
+          <t>1993-06-08</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>CPD</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>C/S</t>
-[...3 lines deleted...]
-        <v>500.0</v>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>0.0</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/16/2026</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>00:04</t>
+          <t>00:03</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>577.060-005Y202054</t>
+          <t>579.074-002Y202035</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>LEAVING SCENE OF ACCIDENT</t>
+          <t>UNLAWFUL POSSESSION OF DRUG PARAPHERNALIA - PRIOR DRUG OFFEN</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>ON-VIEW</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>ON-VIEW</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>BONDED</t>
+          <t/>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>COLUMBIA</t>
+          <t>MEXICO</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>MO</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>JOHNSON, DAKWAUN SHAQUILLE</t>
+          <t>HUTCHESON, TANNER WAYNE</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>4384 W BELLVIEW DR, COLUMBIA MO</t>
+          <t>1410 SYLVAN LN, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1993-08-06</t>
+          <t>1993-06-08</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>BCSD</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>SUM</t>
+          <t>NOBD</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>0.0</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>09/16/2026</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>21:20</t>
+          <t>00:03</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>302.020-003Y201754</t>
+          <t>P&amp;P|</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>OPERATE VEHICLE ON HIGHWAY WITHOUT A VALID LICENSE - 1ST OFF</t>
+          <t>PROB VIOL: STEALING X2</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t/>
+          <t>26BAPBR240</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t/>
+          <t>24BA-CR00461-01</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>SUMMONS</t>
+          <t/>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>RELEASE OWN RECOG</t>
+          <t/>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>WALTENBOROUGH</t>
+          <t>MEXICO</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>MO</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>JOHNSON, DAKWAUN SHAQUILLE</t>
+          <t>JONES, JYREN DANARUS</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>4384 W BELLVIEW DR, COLUMBIA MO</t>
+          <t>5106 FLURRY DR, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1993-08-06</t>
+          <t>2001-12-12</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>BCSD</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>ROR</t>
+          <t>C/S</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>0.0</v>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>09/16/2026</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>21:20</t>
+          <t>02:01</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>FAILURE TO APPEAR</t>
+          <t>565.074-003Y202013</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>FTA: ORDINANCE VIOL</t>
+          <t>DOMESTIC ASSAULT - 3RD DEGREE</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>26BAFTA1466</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>26BA-CR02203</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>RELEASE OWN RECOGNIZANCE</t>
+          <t/>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>RELEASE OWN RECOG</t>
+          <t/>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t>WALTENBOROUGH</t>
+          <t>SIKESTON</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>MO</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>KNIGHTWOLFE, AMANDA KAY</t>
+          <t>JONES, JYREN DANARUS</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>6579 COUNTY ROAD 176, AUXVASSE MO</t>
+          <t>5106 FLURRY DR, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>1980-09-07</t>
+          <t>2001-12-12</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>CPD</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>C/S</t>
-[...3 lines deleted...]
-        <v>500.0</v>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>0.0</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/16/2026</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>01:22</t>
+          <t>02:01</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>565.056-006Y202013</t>
+          <t>565.110-001Y202010</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ASSAULT - 4TH DEG - PURSUANT TO SUBDIVISIONS (3) SPEC VICT</t>
+          <t>KIDNAPPING - 1ST DEGREE</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>ON-VIEW</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>ON-VIEW</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>MACON</t>
+          <t>SIKESTON</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t>MO</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>LINDSEY, PACI LAKAYDA</t>
+          <t>JONES, JYREN DANARUS</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1119 N JEFFERSON ST, CARROLLTON MO</t>
+          <t>5106 FLURRY DR, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2003-10-01</t>
+          <t>2001-12-12</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>CPD</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>NOBD</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>0.0</v>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/16/2026</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>04:30</t>
+          <t>02:01</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>559.036-001Y197550</t>
+          <t>565.076-003Y202013</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>PROBATION VIOLATION</t>
+          <t>DOMESTIC ASSAULT 4TH DEG - 1ST OR 2ND OFFENSE (1), (5)</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>26BAPBR201</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>24BA-CR00470-01</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>CHILLICOTHE</t>
+          <t>SIKESTON</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>MO</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>MACKEY, GREGGORY KENT</t>
+          <t>MILLS, JULIE ANN</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>3602 BERKSHIRE CT, COLUMBIA MO</t>
+          <t>807 N WILLIAM ST, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>F</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1965-06-17</t>
+          <t>1975-10-15</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>BCJ</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>NOBD</t>
-[...3 lines deleted...]
-        <v>0.0</v>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G17" s="6" t="n">
+        <v>4500.0</v>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>18:31</t>
+          <t>11:01</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>COMMIT</t>
+          <t>579.015-001Y202235</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>COMMIT / UUW</t>
+          <t>POSSESSION OF CONTROLLED SUBSTANCE</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t/>
+          <t>ON-VIEW</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>23BA-CR03883-01</t>
+          <t>ON-VIEW</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t/>
+          <t>BONDED</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t/>
+          <t>BOND</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>JEFFERSON CITY</t>
+          <t>KIRKWOOD</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>MO</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>MELSON, BOBBY DIONE SR SR</t>
+          <t>OWEN, JUSTIN WAYNE</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>114 W RUBY AVE, INDEPENDENCE MO</t>
+          <t>1725 N DOZIERS STATION RD, COLUMBIA MO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1983-01-26</t>
+          <t>1986-03-11</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>BCSD</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>ROR</t>
-[...3 lines deleted...]
-        <v>0.0</v>
+          <t/>
+        </is>
+      </c>
+      <c r="G18" s="6" t="n">
+        <v>500.0</v>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>21:03</t>
+          <t>21:42</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>OOC WARRANT</t>
+          <t>569.140-001N202057</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>OOC LEE`S SUMMIT / DWR/DWS</t>
+          <t>TRESPASS - 1ST DEGREE</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>26INFTA1276</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>2616-CR00319</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>RELEASE OWN RECOGNIZANCE</t>
+          <t/>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>RELEASE OWN RECOG</t>
+          <t/>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>KANSAS CITY</t>
+          <t>COLUMBIA</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>MO</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>REAMS, SHAWN DAVID</t>
+          <t>REED, ALBAN ZY`QUAVIOUS</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>13 COMMANCHE CT, COLUMBIA MO</t>
+          <t>111 N STADIUM BLVD, COULMBIA MO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1976-03-11</t>
+          <t>2007-03-02</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>BCJ</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>NOBD</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>0.0</v>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>00:05</t>
+          <t>19:25</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>COMMIT</t>
+          <t>565.056-005Y202013</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>COMMIT / POSS C/S</t>
+          <t>ASSAULT - 4TH DEG - PURSUANT TO SUBDIVISION (2), (4)</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t/>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>COMMITT</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>MEXICO, MO</t>
+          <t>HAYTI</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>MO</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>ROE, TEONNA PATRICE</t>
+          <t>REED, ALBAN ZY`QUAVIOUS</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>114 W RUBY ST, INDEPENDENCE MO</t>
+          <t>111 N STADIUM BLVD, COULMBIA MO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1982-06-13</t>
+          <t>2007-03-02</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>BCSD</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>C/S</t>
-[...3 lines deleted...]
-        <v>500.0</v>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G20" t="n">
+        <v>0.0</v>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>21:36</t>
+          <t>19:25</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>304.010-004N199954</t>
+          <t>565.090-003Y202053</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>EXCEED POSTED SPEED LIMIT (EXCEEDED BY 11-15 MILES PER HOUR)</t>
+          <t>HARASSMENT - 1ST DEGREE</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>ON VIEW</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>ON VIEW</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>BONDED</t>
+          <t/>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>BOND</t>
+          <t/>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>MONROE</t>
+          <t>HAYTI</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>LA</t>
+          <t>MO</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>ROE, TEONNA PATRICE</t>
+          <t>REED, ALBAN ZY`QUAVIOUS</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>114 W RUBY ST, INDEPENDENCE MO</t>
+          <t>111 N STADIUM BLVD, COULMBIA MO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>1982-06-13</t>
+          <t>2007-03-02</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>BCSD</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>C/S</t>
-[...3 lines deleted...]
-        <v>2500.0</v>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>0.0</v>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>21:36</t>
+          <t>19:25</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>OOC WARRANT</t>
+          <t>571.015-001Y202052</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>OOC JACKSON FAIL TO DISPLAY PLATES</t>
+          <t>ARMED CRIMINAL ACTION</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>26INFTA90</t>
-[...3 lines deleted...]
-        <v>7.04230657E8</v>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>BONDED</t>
+          <t/>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>BOND</t>
+          <t/>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>MONROE</t>
+          <t>HAYTI</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>LA</t>
+          <t>MO</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>ROE, TEONNA PATRICE</t>
+          <t>REED, ALBAN ZY`QUAVIOUS</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>114 W RUBY ST, INDEPENDENCE MO</t>
+          <t>111 N STADIUM BLVD, COULMBIA MO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>F</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1982-06-13</t>
+          <t>2007-03-02</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>BCSD</t>
+          <t>CPD</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>C/S</t>
-[...3 lines deleted...]
-        <v>4000.0</v>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>0.0</v>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>09/15/2026</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>21:36</t>
+          <t>19:25</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>OOC WARRANT</t>
+          <t>571.030-010Y202052</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>OOC JACKSON / FTA DWR,DWS</t>
+          <t>UNLAWFUL USE OF WEAPON - SUBSECTION 4 - EXHIBITING</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>26INFTA90</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>2316-CR04119</t>
+          <t>ON VIEW</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>BONDED</t>
+          <t/>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>BOND</t>
+          <t/>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>MONROE</t>
+          <t>HAYTI</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>LA</t>
+          <t>MO</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>WEST, KARLEE JEAN</t>
+          <t>REED, ALBAN ZY`QUAVIOUS</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2400 SUNFLOWER ST, COLUMBIA MO</t>
+          <t>111 N STADIUM BLVD, COULMBIA MO</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>2007-03-02</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G23" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>09/15/2026</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>19:25</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>571.070-004Y202452</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>UNLAWFUL POSSESSION OF A FIREARM</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>ON VIEW</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>HAYTI</t>
+        </is>
+      </c>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>RIDDLE, CURTIS ARTHUR</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>171 E HACKBERRY BLVD, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>1990-05-28</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G24" s="6" t="n">
+        <v>3000.0</v>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>09/15/2026</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>10:20</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>FAILURE TO APPEAR</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>FTA: RESISTING/INTERFER W/ ARREST/TRESPASS 1ST</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>26-BAFTA-1893</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>26BA-CR02948</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P24" t="inlineStr">
+        <is>
+          <t>ALBANY, NY</t>
+        </is>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>NY</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>RIDDLE, CURTIS ARTHUR</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>171 E HACKBERRY BLVD, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>1990-05-28</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>C/S</t>
+        </is>
+      </c>
+      <c r="G25" s="6" t="n">
+        <v>3000.0</v>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>09/15/2026</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>10:20</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>FAILURE TO APPEAR</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>FTA: TRESPASS 1ST/STEALING</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>26-BAFTA-1894</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>26BA-CR03468</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t>ALBANY, NY</t>
+        </is>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>NY</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>SULLENS, BRITNEY RA`KEL</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>101 W SEXTON RD, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
           <t>F</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E23" t="inlineStr">
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>1993-08-29</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>BCJ</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G26" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>09/15/2026</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>15:03</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>565.052-004Y202013</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>ASSAULT - 2ND DEGREE - SPECIAL VICTIM</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>26BA-CR04067</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>26BA-CR04067</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P26" t="inlineStr">
+        <is>
+          <t>JEFFERSON CITY</t>
+        </is>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>SULLENS, BRITNEY RA`KEL</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>101 W SEXTON RD, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>1993-08-29</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
         <is>
           <t>CPD</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
-[...27 lines deleted...]
-      <c r="L23" t="inlineStr">
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G27" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>09/15/2026</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>15:03</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>565.054-001Y202013</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>ASSAULT - 3RD DEGREE - SPECIAL VICTIM</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
         <is>
           <t>ON-VIEW</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
-[...21 lines deleted...]
-          <t>WI</t>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>NOT FILED</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>NOT FILED</t>
+        </is>
+      </c>
+      <c r="O27" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>JEFFERSON CITY</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>SULLENS, BRITNEY RA`KEL</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>101 W SEXTON RD, COLUMBIA MO</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>1993-08-29</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>CPD</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>NOBD</t>
+        </is>
+      </c>
+      <c r="G28" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>09/15/2026</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>15:03</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>569.160-001Y202022</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>BURGLARY 1ST DEGREE</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>ON-VIEW</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>26BA-CR04067</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P28" t="inlineStr">
+        <is>
+          <t>JEFFERSON CITY</t>
+        </is>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>MO</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>THOMAS, HOLLY ELAINE</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>320 N SUMMIT DR LOT 182, HOLT SUMMIT MO</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>1972-01-27</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>BCSD</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>CASH</t>
+        </is>
+      </c>
+      <c r="G29" s="6" t="n">
+        <v>300.0</v>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>09/15/2026</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>14:16</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>OOC WARRANT</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>CAMDEN CO/FTA-KNOWINGLY PERMITTED A CHILD OR WARD UNDER AGE</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>26CMFTA311</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>25CM-TR00090</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P29" t="inlineStr">
+        <is>
+          <t>CHILLICOTHE</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>MO</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>